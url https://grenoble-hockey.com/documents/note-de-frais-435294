--- v0 (2026-03-01)
+++ v1 (2026-10-14)
@@ -102,51 +102,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
         <w:t>NOTE DE FRAIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13098C32" w14:textId="77777777" w:rsidR="00741CEC" w:rsidRDefault="00741CEC" w:rsidP="00741CEC">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A531456" w14:textId="383109D4" w:rsidR="00C554D7" w:rsidRPr="00C554D7" w:rsidRDefault="00C554D7" w:rsidP="00741CEC">
+    <w:p w14:paraId="4A531456" w14:textId="54D465C7" w:rsidR="00C554D7" w:rsidRPr="00C554D7" w:rsidRDefault="00C554D7" w:rsidP="00741CEC">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pour toute demande de remboursement</w:t>
       </w:r>
       <w:r w:rsidR="00432BAA" w:rsidRPr="00432BAA">
@@ -175,62 +175,50 @@
       </w:r>
       <w:r w:rsidR="001B4968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47A00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="007A58CB" w:rsidRPr="001B4968">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. N</w:t>
       </w:r>
       <w:r w:rsidRPr="00C554D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ote de frais</w:t>
       </w:r>
       <w:r w:rsidR="007A58CB" w:rsidRPr="00432BAA">
@@ -469,118 +457,80 @@
       <w:r w:rsidR="001B4968" w:rsidRPr="001B4968">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>hcgtresorerie38@gmail.com</w:t>
       </w:r>
       <w:r w:rsidRPr="00741CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098D65C6" w14:textId="333CA6AF" w:rsidR="001C1DBE" w:rsidRPr="007A58CB" w:rsidRDefault="00000000" w:rsidP="00741CEC">
+    <w:p w14:paraId="10861EDF" w14:textId="1E0F1565" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="00980FCA" w:rsidP="00980FCA">
       <w:pPr>
-        <w:ind w:left="142"/>
-[...36 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF62802" wp14:editId="6D566D9F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF62802" wp14:editId="1C2224CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>90170</wp:posOffset>
+                  <wp:posOffset>101905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>23124</wp:posOffset>
+                  <wp:posOffset>227330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="161925" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="22860"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="22091"/>
                     <wp:lineTo x="22871" y="22091"/>
                     <wp:lineTo x="22871" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="202546586" name="Flowchart: Process 202546586"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="161925" cy="167640"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartProcess">
                           <a:avLst/>
@@ -598,168 +548,192 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7FD96551" w14:textId="77777777" w:rsidR="00C554D7" w:rsidRDefault="00C554D7" w:rsidP="00C554D7">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6BF62802" id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Flowchart: Process 202546586" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:7.1pt;margin-top:1.8pt;width:12.75pt;height:13.2pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMgtQQCQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GuEjEQfTfxH5q+y7LIRSEsNwbEmNx4&#10;Sa5+wNBt2Sbdtk4Lu/y90y4C6oOJ8aU7s53OOXN6unzsW8NOEoN2tuLlaMyZtMLV2h4q/u3r9s17&#10;zkIEW4NxVlb8LAN/XL1+tez8Qk5c40wtkVETGxadr3gTo18URRCNbCGMnJeWNpXDFiKleChqhI66&#10;t6aYjMezonNYe3RChkB/N8MmX+X+SkkRn5UKMjJTceIW84p53ae1WC1hcUDwjRYXGvAPLFrQlkCv&#10;rTYQgR1R/9Gq1QJdcCqOhGsLp5QWMs9A05Tj36Z5acDLPAuJE/xVpvD/2oovpxe/Q5Kh82ERKExT&#10;9Arb9CV+rM9ina9iyT4yQT/LWTmfPHAmaKucvZtNs5jF7bDHED9J17IUVFwZ160bwLgbbivLBaen&#10;EAmcjv0sT7jWbbUx+W6MZV3F5w8ZCsghykAk1NbXFQ/2kNsEZ3SdjqTDAQ/7tUF2ArrzSfl2Nt2m&#10;ayaIX8oS3gZCM9TlrcEN6I62ztiNhPqjrVk8e7KuJQPzRCa0nBlJdqcg10XQ5u91RMBY4nETOkWx&#10;3/fUJIV7V593yIIXW03kniDEHSDZsSRYsigBfj8CEgnz2ZIH5uU0qRLvE7xP9vcJWNE4cr6IyNmQ&#10;rGN+CYPiH47RKZ0v40bmQpfMlwW8PJTk7vs8V92e8+oHAAAA//8DAFBLAwQUAAYACAAAACEAPi9e&#10;wtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU8CMRSE7yb+h+aZeJNWVgHX7RJC5MhBNJzL&#10;9rld2L4u2wIrv97nSU+TyUxmvmI++FacsY9NIA2PIwUCqQq2oVrD58fqYQYiJkPWtIFQwzdGmJe3&#10;N4XJbbjQO543qRY8QjE3GlxKXS5lrBx6E0ehQ+LsK/TeJLZ9LW1vLjzuWzlWaiK9aYgfnOlw6bA6&#10;bE5ew2rfBOmrBcXn7Lh11/3bbK0OWt/fDYtXEAmH9FeGX3xGh5KZduFENoqW/dOYmxqyCQiOs5cp&#10;iB2rUiDLQv7HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADILUEAkCAAAWBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPi9ewtoAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" strokecolor="#21364f">
+              <v:shape id="Flowchart: Process 202546586" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:8pt;margin-top:17.9pt;width:12.75pt;height:13.2pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMgtQQCQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GuEjEQfTfxH5q+y7LIRSEsNwbEmNx4&#10;Sa5+wNBt2Sbdtk4Lu/y90y4C6oOJ8aU7s53OOXN6unzsW8NOEoN2tuLlaMyZtMLV2h4q/u3r9s17&#10;zkIEW4NxVlb8LAN/XL1+tez8Qk5c40wtkVETGxadr3gTo18URRCNbCGMnJeWNpXDFiKleChqhI66&#10;t6aYjMezonNYe3RChkB/N8MmX+X+SkkRn5UKMjJTceIW84p53ae1WC1hcUDwjRYXGvAPLFrQlkCv&#10;rTYQgR1R/9Gq1QJdcCqOhGsLp5QWMs9A05Tj36Z5acDLPAuJE/xVpvD/2oovpxe/Q5Kh82ERKExT&#10;9Arb9CV+rM9ina9iyT4yQT/LWTmfPHAmaKucvZtNs5jF7bDHED9J17IUVFwZ160bwLgbbivLBaen&#10;EAmcjv0sT7jWbbUx+W6MZV3F5w8ZCsghykAk1NbXFQ/2kNsEZ3SdjqTDAQ/7tUF2ArrzSfl2Nt2m&#10;ayaIX8oS3gZCM9TlrcEN6I62ztiNhPqjrVk8e7KuJQPzRCa0nBlJdqcg10XQ5u91RMBY4nETOkWx&#10;3/fUJIV7V593yIIXW03kniDEHSDZsSRYsigBfj8CEgnz2ZIH5uU0qRLvE7xP9vcJWNE4cr6IyNmQ&#10;rGN+CYPiH47RKZ0v40bmQpfMlwW8PJTk7vs8V92e8+oHAAAA//8DAFBLAwQUAAYACAAAACEAWekC&#10;T9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uRuBWH0EQoxEGoKkcOpVXP&#10;Jt7GgXgdYgNpv77bU3sczWjmTbkZXSduOITWk4LFPAGBVHvTUqPg/W33uAIRoiajO0+o4AsDbKrJ&#10;Q6kL4+/0irdDbASXUCi0AhtjX0gZaotOh7nvkdj79IPTkeXQSDPoO5e7TqZJkkunW+IFq3t8tlif&#10;D1enYHdqvXT1lkK2vHzY79PLap+clZpNx+0aRMQx/oXhF5/RoWKmo7+SCaJjnfOVqGCZ8QP2nxYZ&#10;iKOCPE1BVqX8z1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyC1BAJAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnpAk/bAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" strokecolor="#21364f">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                   <w:txbxContent>
                     <w:p w14:paraId="7FD96551" w14:textId="77777777" w:rsidR="00C554D7" w:rsidRDefault="00C554D7" w:rsidP="00C554D7">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="7F0D18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>COCHER LA CASE CORRESPONDANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="7F0D18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007A58CB" w:rsidRPr="00432BAA">
+        <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Je demande le remboursement de mes frais </w:t>
       </w:r>
       <w:r w:rsidR="00156AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00432BAA">
+      <w:r w:rsidR="007A58CB" w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> déplacement selon le</w:t>
       </w:r>
       <w:r w:rsidR="001B4968">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00432BAA">
+      <w:r w:rsidR="007A58CB" w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>barème établi par le club</w:t>
       </w:r>
       <w:r w:rsidR="00156AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00432BAA">
+      <w:r w:rsidR="007A58CB" w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E20B6E" w14:textId="154CCF5A" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="00B15E98" w:rsidP="00741CEC">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="10464876" wp14:editId="59DAE8BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="10464876" wp14:editId="2C445743">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>99060</wp:posOffset>
+                  <wp:posOffset>106375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>39106</wp:posOffset>
+                  <wp:posOffset>38735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="161925" cy="152400"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21600"/>
                     <wp:lineTo x="22871" y="21600"/>
                     <wp:lineTo x="22871" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="1986606300" name="Flowchart: Process 1986606300"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="161925" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartProcess">
                           <a:avLst/>
@@ -779,125 +753,121 @@
                         <w:txbxContent>
                           <w:p w14:paraId="10D4D6C4" w14:textId="77777777" w:rsidR="001C1DBE" w:rsidRDefault="001C1DBE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="10464876" id="Flowchart: Process 1986606300" o:spid="_x0000_s1027" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:7.8pt;margin-top:3.1pt;width:12.75pt;height:12pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAakIyZDAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GuEjEQfTfxH5q+y7IIRAjLjQExJjdK&#10;cvUDhm7LNum2dVrY5e+ddhFQH0yML7uddjrnzJnT1VPfGnaWGLSzFS9HY86kFa7W9ljxb193b95x&#10;FiLYGoyzsuIXGfjT+vWrVeeXcuIaZ2qJjIrYsOx8xZsY/bIogmhkC2HkvLR0qBy2ECnEY1EjdFS9&#10;NcVkPJ4XncPaoxMyBNrdDod8nesrJUX8olSQkZmKE7eYv5i/h/Qt1itYHhF8o8WVBvwDixa0JdBb&#10;qS1EYCfUf5RqtUAXnIoj4drCKaWFzD1QN+X4t25eGvAy90LiBH+TKfy/suLz+cXvkWTofFgGWqYu&#10;eoVt+hM/1mexLjexZB+ZoM1yXi4mM84EHZWzyXScxSzulz2G+FG6lqVFxZVx3aYBjPthWlkuOD+H&#10;SOB07Wd6wrVup43JszGWdRVfzDIUkEOUgUiora8rHuwxlwnO6DpdSZcDHg8bg+wMNPNJ+XY+3aUx&#10;E8QvaQlvC6EZ8vLR4AZ0J1tn7EZC/cHWLF48WdeSgXkiE1rOjCS70yLnRdDm73lEwFjicRc6rWJ/&#10;6JmmXspUK+0cXH3ZIwte7DRxfIYQ94DkypLQyamE+/0ESFzMJ0tWWJTTJE58DPAxODwGYEXj6AGI&#10;iJwNwSbmBzEI//4UndJ5JncyV9bkwazj9b0kkz/GOev+qtc/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;faWmftoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7WVuFE7KY2qNE5VIXrk&#10;QEGc3XiJ08brELtt4OtZTnAczejNqzaT78UFx9gF0pDNFQikJtiOWg1vr7v7FYiYDFnTB0INXxhh&#10;U9/eVKa04UoveNmnVjCEYmk0uJSGUsrYOPQmzsOAxN1HGL1JHMdW2tFcGe57mStVSG864gdnBnx0&#10;2Jz2Z69hd+yC9M2W4nLx+e6+j0+rZ3XS+m42bdcgEk7pbwy/+qwONTsdwplsFD3nZcFLDUUOguuH&#10;LANx0LBQOci6kv/16x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGpCMmQwCAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfaWmftoAAAAG&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokecolor="#21364f">
+              <v:shape w14:anchorId="10464876" id="Flowchart: Process 1986606300" o:spid="_x0000_s1027" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:8.4pt;margin-top:3.05pt;width:12.75pt;height:12pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAakIyZDAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GuEjEQfTfxH5q+y7IIRAjLjQExJjdK&#10;cvUDhm7LNum2dVrY5e+ddhFQH0yML7uddjrnzJnT1VPfGnaWGLSzFS9HY86kFa7W9ljxb193b95x&#10;FiLYGoyzsuIXGfjT+vWrVeeXcuIaZ2qJjIrYsOx8xZsY/bIogmhkC2HkvLR0qBy2ECnEY1EjdFS9&#10;NcVkPJ4XncPaoxMyBNrdDod8nesrJUX8olSQkZmKE7eYv5i/h/Qt1itYHhF8o8WVBvwDixa0JdBb&#10;qS1EYCfUf5RqtUAXnIoj4drCKaWFzD1QN+X4t25eGvAy90LiBH+TKfy/suLz+cXvkWTofFgGWqYu&#10;eoVt+hM/1mexLjexZB+ZoM1yXi4mM84EHZWzyXScxSzulz2G+FG6lqVFxZVx3aYBjPthWlkuOD+H&#10;SOB07Wd6wrVup43JszGWdRVfzDIUkEOUgUiora8rHuwxlwnO6DpdSZcDHg8bg+wMNPNJ+XY+3aUx&#10;E8QvaQlvC6EZ8vLR4AZ0J1tn7EZC/cHWLF48WdeSgXkiE1rOjCS70yLnRdDm73lEwFjicRc6rWJ/&#10;6JmmXspUK+0cXH3ZIwte7DRxfIYQ94DkypLQyamE+/0ESFzMJ0tWWJTTJE58DPAxODwGYEXj6AGI&#10;iJwNwSbmBzEI//4UndJ5JncyV9bkwazj9b0kkz/GOev+qtc/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;NBU9OdoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEzOMU/DMBAF4B2p/8G6SmzUTgNRFeJUFaIj&#10;AwUxu/ERp43PIXbbwK/nmOj49E7vvmo9+V6ccYxdIA3ZQoFAaoLtqNXw/ra9W4GIyZA1fSDU8I0R&#10;1vXspjKlDRd6xfMutYJHKJZGg0tpKKWMjUNv4iIMSNx9htGbxHFspR3Nhcd9L5dKFdKbjviDMwM+&#10;OWyOu5PXsD10QfpmQ/Eh//pwP4fn1Ys6an07nzaPIBJO6f8Y/vhMh5pN+3AiG0XPuWB50lBkILi+&#10;X+Yg9hpylYGsK3nNr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGpCMmQwCAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANBU9OdoAAAAG&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" strokecolor="#21364f">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                   <w:txbxContent>
                     <w:p w14:paraId="10D4D6C4" w14:textId="77777777" w:rsidR="001C1DBE" w:rsidRDefault="001C1DBE">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Je certifie renoncer au remboursement des frais ci-dessous et les laisser à</w:t>
       </w:r>
       <w:r w:rsidR="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>’association en tant que don. (Déductible des impôts 66% un reçu fiscal sera établi)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DD44C4" w14:textId="77777777" w:rsidR="001C1DBE" w:rsidRDefault="001C1DBE" w:rsidP="00741CEC">
-[...14 lines deleted...]
-    <w:p w14:paraId="795CE531" w14:textId="1E7E2601" w:rsidR="007A58CB" w:rsidRPr="006B3ACE" w:rsidRDefault="00000000" w:rsidP="00741CEC">
+    <w:p w14:paraId="795CE531" w14:textId="0A8B1515" w:rsidR="007A58CB" w:rsidRPr="006B3ACE" w:rsidRDefault="009A5935" w:rsidP="00741CEC">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F0D18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="006B3ACE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F0D18"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MES INFORMATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D0FC1A" w14:textId="1DC1FF62" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="00000000" w:rsidP="00741CEC">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
@@ -1059,62 +1029,374 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’événement</w:t>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FF283E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5066F89D" w14:textId="3101ADCA" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="00DD6A72" w:rsidP="00432BAA">
+    <w:p w14:paraId="5066F89D" w14:textId="143C961C" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="009A5935" w:rsidP="00432BAA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718BDD8A" wp14:editId="3D45D706">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4579925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219710</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1329215457" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="9525"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0C97E12E" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:360.6pt;margin-top:17.3pt;width:9pt;height:8.25pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQD2V1Mo3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLE0HGyt1J4SYOE0aG+ycNV5b&#10;0ThVk67l7QknONr+9Pv78/VkW3Gh3jeOEdQsAUFcOtNwhfBx2Nw9gvBBs9GtY0L4Jg/r4voq15lx&#10;I7/TZR8qEUPYZxqhDqHLpPRlTVb7meuI4+3seqtDHPtKml6PMdy2Mk2ShbS64fih1h291FR+7QeL&#10;ML1uhuNq+/bpqDfp+aDG7e5YId7eTM9PIAJN4Q+GX/2oDkV0OrmBjRctwjJVaUQR5vcLEBFYzldx&#10;cUJ4UApkkcv/DYofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tqKB3AgAAVQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPZXUyjfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00980FCA" w:rsidRPr="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="763BD115" wp14:editId="2B2ECBE4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1276985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>226695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="705260137" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="9525"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="28F08F65" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:100.55pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQCM8FMf3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLE3QgJW6E0JMnCbBBjtnjddW&#10;NEnVpGt5e8wJjrY//f7+Yj27TpxpiG3wCGqRgSBfBdv6GuFjv7l5ABGT8dZ0wRPCN0VYl5cXhclt&#10;mPw7nXepFhziY24QmpT6XMpYNeRMXISePN9OYXAm8TjU0g5m4nDXSZ1ld9KZ1vOHxvT03FD1tRsd&#10;wvyyGQ+r7etnoMHq015N27dDjXh9NT89gkg0pz8YfvVZHUp2OobR2yg6BJ0pxSjC7fIeBANarXhx&#10;RFhqDbIs5P8G5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbu2ooHcCAABVBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjPBTH94AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00980FCA" w:rsidRPr="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1386C558" wp14:editId="2E38294D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>859485</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>225425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="88309346" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="9525"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0994306D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:67.7pt;margin-top:17.75pt;width:9pt;height:8.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQAKvyPS3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1LEJSmE0JMnCaxDXbOGq+t&#10;aJyqSdfy9ngnOP72p9+fi9XsOnHGIbSeNCwXCQikytuWag2f+/XdI4gQDVnTeUINPxhgVV5fFSa3&#10;fqItnnexFlxCITcamhj7XMpQNehMWPgeiXcnPzgTOQ61tIOZuNx1Mk2SB+lMS3yhMT2+Nlh970an&#10;YX5bj4enzfuXx8Gmp/1y2nwcaq1vb+aXZxAR5/gHw0Wf1aFkp6MfyQbRcc7UPaMaMqVAXACV8eCo&#10;QaUJyLKQ/z8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBu7aigdwIAAFUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKvyPS3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00980FCA" w:rsidRPr="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B8901A2" wp14:editId="0C2778E5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1681150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>226695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1277046814" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="9525"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="765116CE" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:132.35pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQDaE8kG3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1gY5S6E0JMnCbBBjtnjddW&#10;NEmVpGt5e8wJTrblT78/F+vJduJMIbbeIcxnGQhylTetqxE+9pubFYiYtDO6844QvinCury8KHRu&#10;/Oje6bxLteAQF3ON0KTU51LGqiGr48z35Hh38sHqxGOopQl65HDbSZVlS2l16/hCo3t6bqj62g0W&#10;YXrZDIeH7eunp2DUaT8ft2+HGvH6anp6BJFoSn8w/OqzOpTsdPSDM1F0CGp5d88owu2CKwNqpbg5&#10;IiyUAlkW8v8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbu2ooHcCAABVBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2hPJBt4AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DD6A72" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53CE58AE" wp14:editId="56B651E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3829050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>219075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="104775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2076002334" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
@@ -1152,64 +1434,64 @@
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="4F772BD5" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:301.5pt;margin-top:17.25pt;width:9pt;height:8.25pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcYu6xagIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkWQosOA&#10;oi3WDj2rshQbkEWNUuJkXz9KdpygLXYYdrEpkXyknh51ebVrDdsq9A3YkhdnOWfKSqgauy75z6eb&#10;T18580HYShiwquR75fnV4uOHy87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTllyasBWBFriOqtQ&#10;dITemmyS51+yDrByCFJ5T7vXvZMvEr7WSoZ7rb0KzJScegvpi+n7Er/Z4lLM1yhc3cihDfEPXbSi&#10;sVR0hLoWQbANNm+g2kYieNDhTEKbgdaNVOkMdJoif3Wax1o4lc5C5Hg30uT/H6y82z66ByQaOufn&#10;nsx4ip3GNv6pP7ZLZO1HstQuMEmbRTH9nBOlklxFPj0/n0Uys2OyQx++KWhZNEqOdBeJIrG99aEP&#10;PYTEWhZuGmPSfRjLupJfzCY95LGzZIW9UTHB2B9Ks6aiXiYJOIlGrQyyraDrFlIqG4reVYtK9dvF&#10;LKe2+/pjRmo8AUZkTY2M2ANAFORb7B5miI+pKmluTM7/1lifPGakymDDmNw2FvA9AEOnGir38dT+&#10;CTXRfIFq/4AMoVe8d/KmoWu4FT48CCSJ083R2IZ7+mgDRDcMFmc14O/39mM8KY+8nHU0MiX3vzYC&#10;FWfmuyVNXhTTaZyxtJjOzie0wFPPy6nHbtoV0DUV9EA4mcwYH8zB1AjtM033MlYll7CSapdcBjws&#10;VqEfZXofpFouUxjNlRPh1j46GcEjq1FmT7tngW7QYiAR38FhvMT8lST72JhpYbkJoJuk1yOvA980&#10;k0k4w/sRh/50naKOr9ziDwAAAP//AwBQSwMEFAAGAAgAAAAhAOUQ5z/eAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3bSJSohTISSOSLRU9OraJo4ar4PttuHvWU70tNqd&#10;0eybZj35gZ1tTH1ACfOZAGZRB9NjJ2H38fqwApayQqOGgFbCj02wbm9vGlWbcMGNPW9zxygEU60k&#10;uJzHmvOknfUqzcJokbSvEL3KtMaOm6guFO4HXghRca96pA9OjfbFWX3cnryEt/fyuBKPn0vsedy5&#10;jd4X+nsv5f3d9PwELNsp/5vhD5/QoSWmQzihSWyQUIkFdckSFssSGBmqYk6Hg4SSJm8bft2g/QUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcYu6xagIAAC0FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDlEOc/3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" strokecolor="#0a121c [484]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00B62707">
+      <w:r w:rsidR="00DD6A72" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F256C1" wp14:editId="658872AA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F256C1" wp14:editId="4A618252">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2940685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="104775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1676164747" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="104775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1225,147 +1507,69 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="33CF66E4" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.55pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQA/epu93wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNrug1GaTggxcZoEG+ycNV5b&#10;0ThVkq7l32NOcLT96PXzFpvJduKCPrSOFKSzBARS5UxLtYKPw/ZuDSJETUZ3jlDBNwbYlNdXhc6N&#10;G+kdL/tYCw6hkGsFTYx9LmWoGrQ6zFyPxLez81ZHHn0tjdcjh9tOZkmykla3xB8a3eNzg9XXfrAK&#10;ppftcHzYvX469CY7H9Jx93aslbq9mZ4eQUSc4h8Mv/qsDiU7ndxAJohOwWI1TxlVMF/eg2BgsU55&#10;cVKwzDKQZSH/Nyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tqKB3AgAAVQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD96m73fAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+              <v:rect w14:anchorId="55E26F91" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.55pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQA/epu93wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNrug1GaTggxcZoEG+ycNV5b&#10;0ThVkq7l32NOcLT96PXzFpvJduKCPrSOFKSzBARS5UxLtYKPw/ZuDSJETUZ3jlDBNwbYlNdXhc6N&#10;G+kdL/tYCw6hkGsFTYx9LmWoGrQ6zFyPxLez81ZHHn0tjdcjh9tOZkmykla3xB8a3eNzg9XXfrAK&#10;ppftcHzYvX469CY7H9Jx93aslbq9mZ4eQUSc4h8Mv/qsDiU7ndxAJohOwWI1TxlVMF/eg2BgsU55&#10;cVKwzDKQZSH/Nyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tqKB3AgAAVQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD96m73fAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B62707" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B8901A2" wp14:editId="4E7645C9">
-[...77 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F91F166" wp14:editId="1DC52A3A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F91F166" wp14:editId="2BB3DA95">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2097405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="104775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="846528883" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="104775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1379,225 +1583,69 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="24F69FB7" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:165.15pt;margin-top:17.75pt;width:9pt;height:8.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcYu6xagIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkWQosOA&#10;oi3WDj2rshQbkEWNUuJkXz9KdpygLXYYdrEpkXyknh51ebVrDdsq9A3YkhdnOWfKSqgauy75z6eb&#10;T18580HYShiwquR75fnV4uOHy87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTllyasBWBFriOqtQ&#10;dITemmyS51+yDrByCFJ5T7vXvZMvEr7WSoZ7rb0KzJScegvpi+n7Er/Z4lLM1yhc3cihDfEPXbSi&#10;sVR0hLoWQbANNm+g2kYieNDhTEKbgdaNVOkMdJoif3Wax1o4lc5C5Hg30uT/H6y82z66ByQaOufn&#10;nsx4ip3GNv6pP7ZLZO1HstQuMEmbRTH9nBOlklxFPj0/n0Uys2OyQx++KWhZNEqOdBeJIrG99aEP&#10;PYTEWhZuGmPSfRjLupJfzCY95LGzZIW9UTHB2B9Ks6aiXiYJOIlGrQyyraDrFlIqG4reVYtK9dvF&#10;LKe2+/pjRmo8AUZkTY2M2ANAFORb7B5miI+pKmluTM7/1lifPGakymDDmNw2FvA9AEOnGir38dT+&#10;CTXRfIFq/4AMoVe8d/KmoWu4FT48CCSJ083R2IZ7+mgDRDcMFmc14O/39mM8KY+8nHU0MiX3vzYC&#10;FWfmuyVNXhTTaZyxtJjOzie0wFPPy6nHbtoV0DUV9EA4mcwYH8zB1AjtM033MlYll7CSapdcBjws&#10;VqEfZXofpFouUxjNlRPh1j46GcEjq1FmT7tngW7QYiAR38FhvMT8lST72JhpYbkJoJuk1yOvA980&#10;k0k4w/sRh/50naKOr9ziDwAAAP//AwBQSwMEFAAGAAgAAAAhAIF3tyXdAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoTdKgEOJUCIklEn2Ibl3bxFHjcbDdNvw9wwp28zi6&#10;c6ZdzX5kZxvTEFDC/UIAs6iDGbCXsNu+3tXAUlZo1BjQSvi2CVbd9VWrGhMuuLbnTe4ZhWBqlASX&#10;89RwnrSzXqVFmCzS7jNErzK1secmqguF+5EXQjxwrwakC05N9sVZfdycvIS39+pYi8ePJQ487txa&#10;7wv9tZfy9mZ+fgKW7Zz/YPjVJ3XoyOkQTmgSGyWUpSgJpaKqgBFQLmsaHCRUhQDetfz/B90PAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxi7rFqAgAALQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIF3tyXdAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;xAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" strokecolor="#0a121c [484]"/>
+              <v:rect w14:anchorId="34770595" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:165.15pt;margin-top:17.75pt;width:9pt;height:8.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcYu6xagIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkWQosOA&#10;oi3WDj2rshQbkEWNUuJkXz9KdpygLXYYdrEpkXyknh51ebVrDdsq9A3YkhdnOWfKSqgauy75z6eb&#10;T18580HYShiwquR75fnV4uOHy87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTllyasBWBFriOqtQ&#10;dITemmyS51+yDrByCFJ5T7vXvZMvEr7WSoZ7rb0KzJScegvpi+n7Er/Z4lLM1yhc3cihDfEPXbSi&#10;sVR0hLoWQbANNm+g2kYieNDhTEKbgdaNVOkMdJoif3Wax1o4lc5C5Hg30uT/H6y82z66ByQaOufn&#10;nsx4ip3GNv6pP7ZLZO1HstQuMEmbRTH9nBOlklxFPj0/n0Uys2OyQx++KWhZNEqOdBeJIrG99aEP&#10;PYTEWhZuGmPSfRjLupJfzCY95LGzZIW9UTHB2B9Ks6aiXiYJOIlGrQyyraDrFlIqG4reVYtK9dvF&#10;LKe2+/pjRmo8AUZkTY2M2ANAFORb7B5miI+pKmluTM7/1lifPGakymDDmNw2FvA9AEOnGir38dT+&#10;CTXRfIFq/4AMoVe8d/KmoWu4FT48CCSJ083R2IZ7+mgDRDcMFmc14O/39mM8KY+8nHU0MiX3vzYC&#10;FWfmuyVNXhTTaZyxtJjOzie0wFPPy6nHbtoV0DUV9EA4mcwYH8zB1AjtM033MlYll7CSapdcBjws&#10;VqEfZXofpFouUxjNlRPh1j46GcEjq1FmT7tngW7QYiAR38FhvMT8lST72JhpYbkJoJuk1yOvA980&#10;k0k4w/sRh/50naKOr9ziDwAAAP//AwBQSwMEFAAGAAgAAAAhAIF3tyXdAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoTdKgEOJUCIklEn2Ibl3bxFHjcbDdNvw9wwp28zi6&#10;c6ZdzX5kZxvTEFDC/UIAs6iDGbCXsNu+3tXAUlZo1BjQSvi2CVbd9VWrGhMuuLbnTe4ZhWBqlASX&#10;89RwnrSzXqVFmCzS7jNErzK1secmqguF+5EXQjxwrwakC05N9sVZfdycvIS39+pYi8ePJQ487txa&#10;7wv9tZfy9mZ+fgKW7Zz/YPjVJ3XoyOkQTmgSGyWUpSgJpaKqgBFQLmsaHCRUhQDetfz/B90PAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxi7rFqAgAALQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIF3tyXdAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;xAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" strokecolor="#0a121c [484]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B62707" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="763BD115" wp14:editId="5024DDAC">
-[...155 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18AEA5AA" wp14:editId="3EB7D8AD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18AEA5AA" wp14:editId="150471AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>445135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>226695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="104775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1842918472" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="104775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1613,129 +1661,51 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0E4E4DD9" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.05pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQAGffu93AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqJOg0hDiVAhRcaoELfTsxtsk&#10;Il5HttOEv2c50eNoRm9euZ5tL87oQ+dIQbpIQCDVznTUKPjcb+5yECFqMrp3hAp+MMC6ur4qdWHc&#10;RB943sVGMIRCoRW0MQ6FlKFu0eqwcAMSdyfnrY4cfSON1xPDbS+zJHmQVnfED60e8KXF+ns3WgXz&#10;62Y8PG7fvhx6k5326bR9PzRK3d7Mz08gIs7xfwx/+qwOFTsd3UgmiF7BKkl5qeB+uQLBfZ5zPipY&#10;ZhnIqpSX/tUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tqKB3AgAAVQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAZ9+73cAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
-[...77 lines deleted...]
-              <v:rect w14:anchorId="273FD1F6" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.3pt;margin-top:31.75pt;width:9pt;height:8.25pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQC3QmuX2wAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN0WohLiVAhRcaoELfTsxtsk&#10;Il5HttOEv2c50ePTjGZesZ5cJ84YYutJw3ymQCBV3rZUa/jcb+5WIGIyZE3nCTX8YIR1eX1VmNz6&#10;kT7wvEu14BGKudHQpNTnUsaqQWfizPdInJ18cCYxhlraYEYed51cKJVJZ1rih8b0+NJg9b0bnIbp&#10;dTMcHrdvXx6DXZz283H7fqi1vr2Znp9AJJzSfxn+9FkdSnY6+oFsFB1zlnFTQ7Z8AMH58p75qGGl&#10;FMiykJf+5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbu2ooHcCAABVBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt0Jrl9sAAAAHAQAADwAA&#10;AAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
+              <v:rect w14:anchorId="18EA561B" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.05pt;margin-top:17.85pt;width:9pt;height:8.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQAGffu93AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqJOg0hDiVAhRcaoELfTsxtsk&#10;Il5HttOEv2c50eNoRm9euZ5tL87oQ+dIQbpIQCDVznTUKPjcb+5yECFqMrp3hAp+MMC6ur4qdWHc&#10;RB943sVGMIRCoRW0MQ6FlKFu0eqwcAMSdyfnrY4cfSON1xPDbS+zJHmQVnfED60e8KXF+ns3WgXz&#10;62Y8PG7fvhx6k5326bR9PzRK3d7Mz08gIs7xfwx/+qwOFTsd3UgmiF7BKkl5qeB+uQLBfZ5zPipY&#10;ZhnIqpSX/tUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tqKB3AgAAVQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAZ9+73cAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B62707" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05103481" wp14:editId="440A6067">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>104775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222885</wp:posOffset>
                 </wp:positionV>
@@ -1794,115 +1764,224 @@
               <v:rect w14:anchorId="5CA5B25A" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.25pt;margin-top:17.55pt;width:9pt;height:8.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7aigdwIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZF2DOkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9Kdpy0K3YYdpEpk3wkn0heXu1aw7YKfQO25MVZzpmyEqrGrkv+4+n2&#10;w2fOfBC2EgasKvleeX61eP/usnNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+BU5aUGrAVga64zioU&#10;HaG3Jpvk+aesA6wcglTe09+bXskXCV9rJcM3rb0KzJSccgvpxHSu4pktLsV8jcLVjRzSEP+QRSsa&#10;S0FHqBsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5q2oea+FUqoXI8W6kyf8/WHm/fXQPSDR0zs89&#10;ibGKncY2fik/tktk7Uey1C4wST+LYvoxJ0olqYp8en4+i2RmR2eHPnxR0LIolBzpLRJFYnvnQ296&#10;MImxPJimum2MSZf4/uraINsKernVuhjAX1gZy7qSX8wmfehjBUkKe6MilrHflWZNRTlPUgKpuY7g&#10;QkplQ9GralGpPmYxy6m8Ps/RIxWYACOypmxH7AHgZeIH7B5msI+uKvXm6Jz/LbHeefRIkcGG0blt&#10;LOBbAIaqGiL39pT+CTVRXEG1f0CG0E+Gd/K2oee6Ez48CKRRoBem8Q7f6NAGiG4YJM5qwF9v/Y/2&#10;1KGk5ayj0Sq5/7kRqDgzXy317kUxncZZTJfp7HxCFzzVrE41dtNeA/VAQYvEySRG+2AOokZon2kL&#10;LGNUUgkrKXbJZcDD5Tr0I097RKrlMpnR/DkR7uyjkxE8shrb8Wn3LNANPRuo2e/hMIZi/qp1e9vo&#10;aWG5CaCb1NdHXge+aXZT4wx7Ji6H03uyOm7DxW8AAAD//wMAUEsDBBQABgAIAAAAIQCBL1gS2wAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqJOWRBDiVAhRcaoELfTsxtsk&#10;Il5HttOEv2c50ePTjGZeuZ5tL87oQ+dIQbpIQCDVznTUKPjcb+4eQISoyejeESr4wQDr6vqq1IVx&#10;E33geRcbwSMUCq2gjXEopAx1i1aHhRuQODs5b3Vk9I00Xk88bnu5TJJcWt0RP7R6wJcW6+/daBXM&#10;r5vx8Lh9+3LozfK0T6ft+6FR6vZmfn4CEXGO/2X402d1qNjp6EYyQfTMecZNBassBcH56p75qCBL&#10;c5BVKS/9q18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbu2ooHcCAABVBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgS9YEtsAAAAHAQAADwAA&#10;AAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0a121c [484]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B62707" w:rsidRPr="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Catégorie concernée :</w:t>
       </w:r>
       <w:r w:rsidR="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">    U8     U10     U12     U14     U17     Elite Dame</w:t>
+        <w:t xml:space="preserve">    U</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     U</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    U1</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     U1</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     U1</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Elite Dame</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62707">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     N2 Homme</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s      N2 Dames</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">     N2 Homme</w:t>
-[...9 lines deleted...]
-        <w:t>s      N2 Dames</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>R1</w:t>
       </w:r>
       <w:r w:rsidR="00B62707">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">    </w:t>
-[...19 lines deleted...]
-        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F33FE3" w14:textId="6690DC9C" w:rsidR="007A58CB" w:rsidRPr="00432BAA" w:rsidRDefault="007A58CB" w:rsidP="00432BAA">
+    <w:p w14:paraId="71F33FE3" w14:textId="06014470" w:rsidR="007A58CB" w:rsidRPr="00432BAA" w:rsidRDefault="007A58CB" w:rsidP="00432BAA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Essence</w:t>
       </w:r>
       <w:r w:rsidR="00354BD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
@@ -1984,61 +2063,80 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (à préciser) :</w:t>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si forfait*, justificatifs </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>péages obligatoires</w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A341E62" w14:textId="763F841F" w:rsidR="001C1DBE" w:rsidRPr="00432BAA" w:rsidRDefault="00DD6A72" w:rsidP="00B62707">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B4968">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Total : </w:t>
@@ -2060,166 +2158,286 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00432BAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3067"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785A6F2F" w14:textId="77777777" w:rsidR="00741CEC" w:rsidRDefault="00741CEC" w:rsidP="00432BAA"/>
-    <w:sectPr w:rsidR="00741CEC" w:rsidSect="00741CEC">
+    <w:p w14:paraId="785A6F2F" w14:textId="26C460F1" w:rsidR="00741CEC" w:rsidRPr="009A5935" w:rsidRDefault="009A5935" w:rsidP="00432BAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00980FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00980FCA" w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forfait au départ de Grenoble : </w:t>
+      </w:r>
+      <w:r w:rsidR="00980FCA" w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lyon 70€, Saint Etienne 85€, Montélimar 85€, Montbrison 105€, Salon 160€, Antibes 280€, Cannes 274€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pour tout autre déplacement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contactez le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5935">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial" w:hAnsi="Arial Nova Cond Light" w:cs="Arial"/>
+          <w:color w:val="1B3067"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>résorier : hcgtresorerie38@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00741CEC" w:rsidRPr="009A5935" w:rsidSect="00741CEC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="0" w:right="1420" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7090BEEF" w14:textId="77777777" w:rsidR="00CF68D0" w:rsidRDefault="00CF68D0">
+    <w:p w14:paraId="4FD78D55" w14:textId="77777777" w:rsidR="00D4452A" w:rsidRDefault="00D4452A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3659EBBA" w14:textId="77777777" w:rsidR="00CF68D0" w:rsidRDefault="00CF68D0">
+    <w:p w14:paraId="4989AF6D" w14:textId="77777777" w:rsidR="00D4452A" w:rsidRDefault="00D4452A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6F0109C6-F7C7-4FD9-8DD0-B2FE5A63E639}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{9B50274F-7310-4922-A370-D515C0B96B9E}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C64F9290-2B86-493E-B57F-2190C30C071B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{F89CAF61-9598-4236-AF47-4D2ECBADFFB3}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{C4052218-8105-433D-87B9-E28BFAF45EAB}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D715CCB9-EBAA-4EE1-8999-5009D19606B8}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova Cond Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{DB0FE877-5A72-4BCA-A5F6-48331CB64960}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{6B5A11D2-644D-4B70-A0AB-9F696FEFEAA7}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{A50C4185-263A-4F61-BF9E-EBC76CE07D21}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{753C8BA1-F0AD-49C3-A5F4-4974CDA3AA2E}"/>
   </w:font>
   <w:font w:name="Arial Nova Cond">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId6" w:fontKey="{C11E5651-7182-44CC-B85F-DCD323ECBFF7}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{559FC60C-7810-4DC1-97D3-1376D8318531}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{91189BDE-8701-474B-A97C-C4FEACE62291}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{BDFD3804-CEBC-4B3F-8A2C-B336008EDE89}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{774ACE49-4F16-4ABB-A21B-67E73D5040D9}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{1849F3B2-9935-4BE9-A943-AA0714C7AAD0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F0EF40B" w14:textId="77777777" w:rsidR="00741CEC" w:rsidRPr="0080497B" w:rsidRDefault="00741CEC" w:rsidP="00741CEC">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1B3067"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BB5458D" wp14:editId="743A204A">
           <wp:simplePos x="0" y="0"/>
@@ -2644,58 +2862,58 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="1EED30A7" w14:textId="6A0E244B" w:rsidR="001C1DBE" w:rsidRDefault="001C1DBE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1B3067"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39637302" w14:textId="77777777" w:rsidR="00CF68D0" w:rsidRDefault="00CF68D0">
+    <w:p w14:paraId="1889D915" w14:textId="77777777" w:rsidR="00D4452A" w:rsidRDefault="00D4452A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF40090" w14:textId="77777777" w:rsidR="00CF68D0" w:rsidRDefault="00CF68D0">
+    <w:p w14:paraId="3B8D0711" w14:textId="77777777" w:rsidR="00D4452A" w:rsidRDefault="00D4452A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48ABCB91" w14:textId="77777777" w:rsidR="001C1DBE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1B3067"/>
@@ -2926,111 +3144,120 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="247271174">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C1DBE"/>
     <w:rsid w:val="000812AC"/>
+    <w:rsid w:val="001025AF"/>
     <w:rsid w:val="00112927"/>
     <w:rsid w:val="00156AEB"/>
     <w:rsid w:val="001573B3"/>
     <w:rsid w:val="001B4968"/>
     <w:rsid w:val="001C1DBE"/>
     <w:rsid w:val="001D128E"/>
     <w:rsid w:val="00261F73"/>
     <w:rsid w:val="002B1C5B"/>
     <w:rsid w:val="00354BD6"/>
     <w:rsid w:val="003F70F2"/>
     <w:rsid w:val="00432BAA"/>
     <w:rsid w:val="00555811"/>
     <w:rsid w:val="005A31AC"/>
+    <w:rsid w:val="005D69D4"/>
     <w:rsid w:val="00643EE1"/>
     <w:rsid w:val="006556C6"/>
     <w:rsid w:val="006B3ACE"/>
     <w:rsid w:val="00741CEC"/>
     <w:rsid w:val="00792D4C"/>
     <w:rsid w:val="007A58CB"/>
     <w:rsid w:val="007C1C50"/>
+    <w:rsid w:val="007D6A12"/>
     <w:rsid w:val="008159D7"/>
     <w:rsid w:val="008403AB"/>
+    <w:rsid w:val="00980FCA"/>
     <w:rsid w:val="00982371"/>
+    <w:rsid w:val="009A5935"/>
     <w:rsid w:val="009A686D"/>
     <w:rsid w:val="00B15E98"/>
     <w:rsid w:val="00B31BDE"/>
     <w:rsid w:val="00B62707"/>
     <w:rsid w:val="00C00DA7"/>
     <w:rsid w:val="00C3337F"/>
     <w:rsid w:val="00C554D7"/>
     <w:rsid w:val="00CF68D0"/>
+    <w:rsid w:val="00D4452A"/>
     <w:rsid w:val="00D47A00"/>
     <w:rsid w:val="00DC27E5"/>
     <w:rsid w:val="00DD6A72"/>
+    <w:rsid w:val="00F42ADF"/>
+    <w:rsid w:val="00F62CDC"/>
+    <w:rsid w:val="00F87BAE"/>
     <w:rsid w:val="00FE63DF"/>
     <w:rsid w:val="00FF283E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4083,75 +4310,75 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miwDftAuulkRxg0bwVAWV3rGtFmDg==">CgMxLjAaJAoBMBIfCh0IB0IZCgVBcmlhbBIQQXJpYWwgVW5pY29kZSBNUzgAciExYWFTeHNIaTlWM1lBb2tpLTRFaldLTjhRNWluVV9XX0U=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>182</Words>
-  <Characters>1005</Characters>
+  <Words>220</Words>
+  <Characters>1213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>1431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mattias Zangara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Canva</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">